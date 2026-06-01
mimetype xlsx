--- v0 (2026-03-07)
+++ v1 (2026-06-01)
@@ -12,95 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Nombre Comercio</t>
   </si>
   <si>
     <t xml:space="preserve">Región </t>
   </si>
   <si>
     <t>Comuna</t>
   </si>
   <si>
     <t>Tipo Comercio</t>
   </si>
   <si>
     <t>Dirección</t>
   </si>
   <si>
     <t>E-WALLET</t>
   </si>
   <si>
     <t>TARJETA VIRTUAL</t>
   </si>
   <si>
     <t>TARJETA PLASTICA</t>
   </si>
   <si>
-    <t>Oulet Buenaventura</t>
+    <t>URBANO DESING</t>
   </si>
   <si>
     <t>METROPOLITANA DE SANTIAGO</t>
   </si>
   <si>
+    <t>Providencia</t>
+  </si>
+  <si>
+    <t>Vestuario</t>
+  </si>
+  <si>
+    <t>Avenida Andrés Bello 2425</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>VIII. DEL BIO BIO</t>
+  </si>
+  <si>
+    <t>Talcahuano</t>
+  </si>
+  <si>
+    <t>Av. Pdte. Jorge Alessandri Rodriguez 3177</t>
+  </si>
+  <si>
+    <t>Las Condes</t>
+  </si>
+  <si>
+    <t> Av Presidente Kennedy 5413</t>
+  </si>
+  <si>
+    <t>V. VALPARAISO</t>
+  </si>
+  <si>
+    <t>Viña del mar</t>
+  </si>
+  <si>
+    <t>Av. Libertad 1348</t>
+  </si>
+  <si>
+    <t>Av. Pdte. Kennedy Lateral 9001</t>
+  </si>
+  <si>
+    <t>La Florida</t>
+  </si>
+  <si>
+    <t>Av. Vicuña Mackenna Ote. 6100</t>
+  </si>
+  <si>
+    <t>Cerrillos</t>
+  </si>
+  <si>
+    <t>Av. Américo Vespucio 1501</t>
+  </si>
+  <si>
+    <t>Maipu</t>
+  </si>
+  <si>
+    <t>Av. Américo Vespucio 399</t>
+  </si>
+  <si>
+    <t>VI. DEL LIBERTADOR GENERAL BERNARDO O´HIGGINS</t>
+  </si>
+  <si>
+    <t>Rancagua</t>
+  </si>
+  <si>
+    <t>Avenida Presidente Eduardo Frei 750</t>
+  </si>
+  <si>
+    <t>II. ANTOFAGASTA</t>
+  </si>
+  <si>
+    <t>Antofagasta</t>
+  </si>
+  <si>
+    <t>Av. Balmaceda 2355</t>
+  </si>
+  <si>
+    <t>Concepción</t>
+  </si>
+  <si>
+    <t>Barros Arana 1080</t>
+  </si>
+  <si>
+    <t>X. DE LOS LAGOS</t>
+  </si>
+  <si>
+    <t>Osorno</t>
+  </si>
+  <si>
+    <t>Plaza Yungay, Osorno 609</t>
+  </si>
+  <si>
+    <t>Puente Alto</t>
+  </si>
+  <si>
+    <t>Av. Camilo Henríquez 3692</t>
+  </si>
+  <si>
+    <t>XIV. DE LOS RIOS</t>
+  </si>
+  <si>
+    <t>Valdivia</t>
+  </si>
+  <si>
+    <t>Arauco 561</t>
+  </si>
+  <si>
+    <t>La Reina</t>
+  </si>
+  <si>
+    <t>Av. Larrain 5862</t>
+  </si>
+  <si>
+    <t>IV. COQUIMBO</t>
+  </si>
+  <si>
+    <t>La Serena</t>
+  </si>
+  <si>
+    <t>Alberto Solari 1400</t>
+  </si>
+  <si>
+    <t>VII. DEL MAULE</t>
+  </si>
+  <si>
+    <t>Temuco</t>
+  </si>
+  <si>
+    <t>Av. Alemania 671</t>
+  </si>
+  <si>
+    <t>XVI. DE ÑUBLE</t>
+  </si>
+  <si>
+    <t>Chillán</t>
+  </si>
+  <si>
+    <t>El Roble N° 770</t>
+  </si>
+  <si>
+    <t>San Joaquin</t>
+  </si>
+  <si>
+    <t>Av Carlos Valdovinos 200</t>
+  </si>
+  <si>
     <t>Quilicura</t>
   </si>
   <si>
-    <t>Hogar</t>
-[...8 lines deleted...]
-    <t>Si</t>
+    <t>Avenida San Ignacio 500</t>
+  </si>
+  <si>
+    <t>Viña del Mar</t>
+  </si>
+  <si>
+    <t>Camino Internacional 2440</t>
+  </si>
+  <si>
+    <t>Coquimbo</t>
+  </si>
+  <si>
+    <t>La Cantera 2325</t>
+  </si>
+  <si>
+    <t>Huechuraba</t>
+  </si>
+  <si>
+    <t>Av. Américo Vespucio Norte 1737</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -400,51 +556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -467,50 +623,1376 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>58</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>50</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>32</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>47</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>37</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>28</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>29</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>65</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>66</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>56</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>58</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>62</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>48</v>
+      </c>
+      <c r="C51" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>59</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>60</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>